--- v0 (2026-08-07)
+++ v1 (2026-11-06)
@@ -1,120 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6E0D203D-B385-45B3-A9DF-D7D71C11F760}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19170" windowHeight="5790"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
     <sheet name="Tabelle3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L23" i="1" l="1"/>
   <c r="L25" i="1"/>
   <c r="L27" i="1"/>
   <c r="L29" i="1"/>
   <c r="L31" i="1"/>
   <c r="L33" i="1"/>
   <c r="L35" i="1"/>
   <c r="L37" i="1"/>
   <c r="L39" i="1"/>
   <c r="L41" i="1"/>
   <c r="L43" i="1"/>
   <c r="L45" i="1"/>
   <c r="L47" i="1"/>
   <c r="L49" i="1"/>
   <c r="L51" i="1"/>
   <c r="L53" i="1"/>
   <c r="L55" i="1"/>
   <c r="L57" i="1"/>
   <c r="L59" i="1"/>
   <c r="L61" i="1"/>
   <c r="L63" i="1"/>
   <c r="L65" i="1"/>
   <c r="L67" i="1"/>
   <c r="L69" i="1"/>
   <c r="L21" i="1"/>
-  <c r="J23" i="1"/>
-[...23 lines deleted...]
-  <c r="J21" i="1"/>
   <c r="L72" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="23">
   <si>
     <t>Adresse Kanton</t>
   </si>
   <si>
     <t>Reisestrecke</t>
   </si>
   <si>
     <t>Reisezweck</t>
   </si>
   <si>
     <t>von
 bis</t>
   </si>
   <si>
     <t>Gesamttotal</t>
   </si>
   <si>
     <t xml:space="preserve">Postkonto </t>
   </si>
@@ -203,51 +197,51 @@
     <r>
       <t>Departement Bildung, Kultur und Sport</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Abteilung Sonderschulung, Heime und Werkstätten
 Bahnhofstrasse 29
 5001 Aarau</t>
     </r>
   </si>
   <si>
     <t>Anzahl km mit Privatauto</t>
   </si>
   <si>
     <t>Rechnungssteller/Konto lautet auf: Name, Vorname, Strasse, PLZ, Ort, Tel.-Nr., E-Mail</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.00;\-#,##0.00;;"/>
     <numFmt numFmtId="166" formatCode="#,##0.00;\-#,##0.00;;@"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -475,396 +469,416 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyProtection="1">
-[...3 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...119 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>419100</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>742950</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1025" name="Object 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1025"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
-          <xdr:spPr>
+          <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1036" name="Rectangle 12"/>
+        <xdr:cNvPr id="1036" name="Rectangle 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5248275" y="12153900"/>
           <a:ext cx="3667125" cy="1990725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="19050">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
@@ -872,91 +886,91 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-CH" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>Feld leer lassen</a:t>
           </a:r>
           <a:endParaRPr lang="de-CH"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Larissa">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Larissa">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -984,51 +998,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Larissa">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1161,1800 +1175,1747 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L88"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A14" sqref="A14:F14"/>
+      <selection activeCell="A21" sqref="A21:A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="11.42578125" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" customWidth="1"/>
     <col min="5" max="5" width="17.140625" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" customWidth="1"/>
     <col min="8" max="8" width="6.85546875" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.42578125" customWidth="1"/>
     <col min="13" max="13" width="1.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:12" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="45"/>
-[...1 lines deleted...]
-      <c r="D4" s="44" t="s">
+      <c r="B4" s="49"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="48" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="45"/>
-[...1 lines deleted...]
-      <c r="G4" s="50" t="s">
+      <c r="E4" s="49"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="51"/>
-[...3 lines deleted...]
-      <c r="L4" s="52"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="42"/>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A5" s="47"/>
-[...5 lines deleted...]
-      <c r="G5" s="53" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="H5" s="54"/>
-[...3 lines deleted...]
-      <c r="L5" s="55"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="57"/>
+      <c r="L5" s="44"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A6" s="66"/>
-[...10 lines deleted...]
-      <c r="L6" s="58"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="60"/>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A7" s="28"/>
-[...10 lines deleted...]
-      <c r="L7" s="58"/>
+      <c r="A7" s="70"/>
+      <c r="B7" s="71"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="59"/>
+      <c r="I7" s="59"/>
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="60"/>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A8" s="25"/>
-[...10 lines deleted...]
-      <c r="L8" s="58"/>
+      <c r="A8" s="33"/>
+      <c r="B8" s="73"/>
+      <c r="C8" s="74"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="73"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="60"/>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A9" s="25"/>
-[...10 lines deleted...]
-      <c r="L9" s="58"/>
+      <c r="A9" s="33"/>
+      <c r="B9" s="73"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="73"/>
+      <c r="F9" s="74"/>
+      <c r="G9" s="58"/>
+      <c r="H9" s="59"/>
+      <c r="I9" s="59"/>
+      <c r="J9" s="59"/>
+      <c r="K9" s="59"/>
+      <c r="L9" s="60"/>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A10" s="25"/>
-[...10 lines deleted...]
-      <c r="L10" s="61"/>
+      <c r="A10" s="33"/>
+      <c r="B10" s="73"/>
+      <c r="C10" s="74"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="73"/>
+      <c r="F10" s="74"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="62"/>
+      <c r="I10" s="62"/>
+      <c r="J10" s="62"/>
+      <c r="K10" s="62"/>
+      <c r="L10" s="63"/>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A11" s="25"/>
-[...5 lines deleted...]
-      <c r="G11" s="62" t="s">
+      <c r="A11" s="33"/>
+      <c r="B11" s="73"/>
+      <c r="C11" s="74"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="74"/>
+      <c r="G11" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="H11" s="63"/>
-[...3 lines deleted...]
-      <c r="L11" s="64"/>
+      <c r="H11" s="65"/>
+      <c r="I11" s="66"/>
+      <c r="J11" s="65"/>
+      <c r="K11" s="65"/>
+      <c r="L11" s="66"/>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A12" s="25"/>
-[...10 lines deleted...]
-      <c r="L12" s="30"/>
+      <c r="A12" s="33"/>
+      <c r="B12" s="73"/>
+      <c r="C12" s="74"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="73"/>
+      <c r="F12" s="74"/>
+      <c r="G12" s="70"/>
+      <c r="H12" s="75"/>
+      <c r="I12" s="76"/>
+      <c r="J12" s="75"/>
+      <c r="K12" s="75"/>
+      <c r="L12" s="76"/>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A13" s="25"/>
-[...10 lines deleted...]
-      <c r="L13" s="37"/>
+      <c r="A13" s="33"/>
+      <c r="B13" s="73"/>
+      <c r="C13" s="74"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="73"/>
+      <c r="F13" s="74"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="77"/>
+      <c r="I13" s="34"/>
+      <c r="J13" s="77"/>
+      <c r="K13" s="77"/>
+      <c r="L13" s="34"/>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A14" s="65" t="s">
+      <c r="A14" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="63"/>
-[...4 lines deleted...]
-      <c r="G14" s="62" t="s">
+      <c r="B14" s="65"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="65"/>
+      <c r="E14" s="65"/>
+      <c r="F14" s="66"/>
+      <c r="G14" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="H14" s="63"/>
-[...3 lines deleted...]
-      <c r="L14" s="64"/>
+      <c r="H14" s="65"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="65"/>
+      <c r="K14" s="65"/>
+      <c r="L14" s="66"/>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A15" s="34" t="s">
+      <c r="A15" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="35"/>
-[...9 lines deleted...]
-      <c r="L15" s="33"/>
+      <c r="B15" s="83"/>
+      <c r="C15" s="83"/>
+      <c r="D15" s="83"/>
+      <c r="E15" s="83"/>
+      <c r="F15" s="84"/>
+      <c r="G15" s="79"/>
+      <c r="H15" s="80"/>
+      <c r="I15" s="80"/>
+      <c r="J15" s="80"/>
+      <c r="K15" s="80"/>
+      <c r="L15" s="81"/>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A16" s="28"/>
-[...10 lines deleted...]
-      <c r="L16" s="30"/>
+      <c r="A16" s="70"/>
+      <c r="B16" s="75"/>
+      <c r="C16" s="75"/>
+      <c r="D16" s="75"/>
+      <c r="E16" s="75"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="70"/>
+      <c r="H16" s="75"/>
+      <c r="I16" s="75"/>
+      <c r="J16" s="75"/>
+      <c r="K16" s="75"/>
+      <c r="L16" s="76"/>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A17" s="28"/>
-[...10 lines deleted...]
-      <c r="L17" s="30"/>
+      <c r="A17" s="70"/>
+      <c r="B17" s="75"/>
+      <c r="C17" s="75"/>
+      <c r="D17" s="75"/>
+      <c r="E17" s="75"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="70"/>
+      <c r="H17" s="75"/>
+      <c r="I17" s="75"/>
+      <c r="J17" s="75"/>
+      <c r="K17" s="75"/>
+      <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A18" s="28"/>
-[...10 lines deleted...]
-      <c r="L18" s="30"/>
+      <c r="A18" s="70"/>
+      <c r="B18" s="75"/>
+      <c r="C18" s="75"/>
+      <c r="D18" s="75"/>
+      <c r="E18" s="75"/>
+      <c r="F18" s="76"/>
+      <c r="G18" s="70"/>
+      <c r="H18" s="75"/>
+      <c r="I18" s="75"/>
+      <c r="J18" s="75"/>
+      <c r="K18" s="75"/>
+      <c r="L18" s="76"/>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A19" s="28"/>
-[...10 lines deleted...]
-      <c r="L19" s="30"/>
+      <c r="A19" s="70"/>
+      <c r="B19" s="75"/>
+      <c r="C19" s="75"/>
+      <c r="D19" s="75"/>
+      <c r="E19" s="75"/>
+      <c r="F19" s="76"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="75"/>
+      <c r="I19" s="75"/>
+      <c r="J19" s="75"/>
+      <c r="K19" s="75"/>
+      <c r="L19" s="76"/>
     </row>
     <row r="20" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="82" t="s">
+      <c r="B20" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C20" s="52"/>
-      <c r="D20" s="84" t="s">
+      <c r="C20" s="42"/>
+      <c r="D20" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="E20" s="85"/>
-      <c r="F20" s="86"/>
+      <c r="E20" s="46"/>
+      <c r="F20" s="47"/>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="H20" s="83" t="s">
+      <c r="H20" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="I20" s="55"/>
+      <c r="I20" s="44"/>
       <c r="J20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="38"/>
-[...2 lines deleted...]
-      <c r="D21" s="14" t="s">
+      <c r="A21" s="78"/>
+      <c r="B21" s="37"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E21" s="25"/>
-[...9 lines deleted...]
-      <c r="L21" s="72">
+      <c r="E21" s="33"/>
+      <c r="F21" s="34"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K21" s="24"/>
+      <c r="L21" s="26">
         <f>IF(AND(OR(G21&lt;&gt;"",H21&lt;&gt;"",K21&lt;&gt;""),OR(A21="",B21="",E21="",E22="")),"unvoll-ständig",G21+(IF(H21="",0,H21)*IF(J21="",0,J21))+K21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A22" s="39"/>
-[...2 lines deleted...]
-      <c r="D22" s="13" t="s">
+      <c r="A22" s="36"/>
+      <c r="B22" s="39"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E22" s="25"/>
-[...6 lines deleted...]
-      <c r="L22" s="73"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="34"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="32"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="25"/>
+      <c r="L22" s="27"/>
     </row>
     <row r="23" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="38"/>
-[...2 lines deleted...]
-      <c r="D23" s="14" t="s">
+      <c r="A23" s="35"/>
+      <c r="B23" s="37"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E23" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L23" si="1">IF(AND(OR(G23&lt;&gt;"",H23&lt;&gt;"",K23&lt;&gt;""),OR(A23="",B23="",E23="",E24="")),"unvoll-ständig",G23+(IF(H23="",0,H23)*IF(J23="",0,J23))+K23)</f>
+      <c r="E23" s="33"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="30"/>
+      <c r="J23" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K23" s="24"/>
+      <c r="L23" s="26">
+        <f t="shared" ref="L23" si="0">IF(AND(OR(G23&lt;&gt;"",H23&lt;&gt;"",K23&lt;&gt;""),OR(A23="",B23="",E23="",E24="")),"unvoll-ständig",G23+(IF(H23="",0,H23)*IF(J23="",0,J23))+K23)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A24" s="39"/>
-[...2 lines deleted...]
-      <c r="D24" s="13" t="s">
+      <c r="A24" s="36"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E24" s="25"/>
-[...6 lines deleted...]
-      <c r="L24" s="73"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="34"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="27"/>
     </row>
     <row r="25" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="38"/>
-[...2 lines deleted...]
-      <c r="D25" s="14" t="s">
+      <c r="A25" s="35"/>
+      <c r="B25" s="37"/>
+      <c r="C25" s="38"/>
+      <c r="D25" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E25" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L25" si="3">IF(AND(OR(G25&lt;&gt;"",H25&lt;&gt;"",K25&lt;&gt;""),OR(A25="",B25="",E25="",E26="")),"unvoll-ständig",G25+(IF(H25="",0,H25)*IF(J25="",0,J25))+K25)</f>
+      <c r="E25" s="33"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="24"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="30"/>
+      <c r="J25" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K25" s="24"/>
+      <c r="L25" s="26">
+        <f t="shared" ref="L25" si="1">IF(AND(OR(G25&lt;&gt;"",H25&lt;&gt;"",K25&lt;&gt;""),OR(A25="",B25="",E25="",E26="")),"unvoll-ständig",G25+(IF(H25="",0,H25)*IF(J25="",0,J25))+K25)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A26" s="39"/>
-[...2 lines deleted...]
-      <c r="D26" s="13" t="s">
+      <c r="A26" s="36"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E26" s="25"/>
-[...6 lines deleted...]
-      <c r="L26" s="73"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="34"/>
+      <c r="G26" s="25"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="32"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="25"/>
+      <c r="L26" s="27"/>
     </row>
     <row r="27" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="38"/>
-[...2 lines deleted...]
-      <c r="D27" s="14" t="s">
+      <c r="A27" s="35"/>
+      <c r="B27" s="37"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E27" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L27" si="5">IF(AND(OR(G27&lt;&gt;"",H27&lt;&gt;"",K27&lt;&gt;""),OR(A27="",B27="",E27="",E28="")),"unvoll-ständig",G27+(IF(H27="",0,H27)*IF(J27="",0,J27))+K27)</f>
+      <c r="E27" s="33"/>
+      <c r="F27" s="34"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="30"/>
+      <c r="J27" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K27" s="24"/>
+      <c r="L27" s="26">
+        <f t="shared" ref="L27" si="2">IF(AND(OR(G27&lt;&gt;"",H27&lt;&gt;"",K27&lt;&gt;""),OR(A27="",B27="",E27="",E28="")),"unvoll-ständig",G27+(IF(H27="",0,H27)*IF(J27="",0,J27))+K27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A28" s="39"/>
-[...2 lines deleted...]
-      <c r="D28" s="13" t="s">
+      <c r="A28" s="36"/>
+      <c r="B28" s="39"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E28" s="25"/>
-[...6 lines deleted...]
-      <c r="L28" s="73"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="34"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="25"/>
+      <c r="L28" s="27"/>
     </row>
     <row r="29" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="38"/>
-[...2 lines deleted...]
-      <c r="D29" s="14" t="s">
+      <c r="A29" s="35"/>
+      <c r="B29" s="37"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E29" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L29" si="7">IF(AND(OR(G29&lt;&gt;"",H29&lt;&gt;"",K29&lt;&gt;""),OR(A29="",B29="",E29="",E30="")),"unvoll-ständig",G29+(IF(H29="",0,H29)*IF(J29="",0,J29))+K29)</f>
+      <c r="E29" s="33"/>
+      <c r="F29" s="34"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="30"/>
+      <c r="J29" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K29" s="24"/>
+      <c r="L29" s="26">
+        <f t="shared" ref="L29" si="3">IF(AND(OR(G29&lt;&gt;"",H29&lt;&gt;"",K29&lt;&gt;""),OR(A29="",B29="",E29="",E30="")),"unvoll-ständig",G29+(IF(H29="",0,H29)*IF(J29="",0,J29))+K29)</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A30" s="39"/>
-[...2 lines deleted...]
-      <c r="D30" s="13" t="s">
+      <c r="A30" s="36"/>
+      <c r="B30" s="39"/>
+      <c r="C30" s="40"/>
+      <c r="D30" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E30" s="25"/>
-[...6 lines deleted...]
-      <c r="L30" s="73"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="25"/>
+      <c r="H30" s="31"/>
+      <c r="I30" s="32"/>
+      <c r="J30" s="23"/>
+      <c r="K30" s="25"/>
+      <c r="L30" s="27"/>
     </row>
     <row r="31" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="38"/>
-[...2 lines deleted...]
-      <c r="D31" s="14" t="s">
+      <c r="A31" s="35"/>
+      <c r="B31" s="37"/>
+      <c r="C31" s="38"/>
+      <c r="D31" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E31" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L31" si="9">IF(AND(OR(G31&lt;&gt;"",H31&lt;&gt;"",K31&lt;&gt;""),OR(A31="",B31="",E31="",E32="")),"unvoll-ständig",G31+(IF(H31="",0,H31)*IF(J31="",0,J31))+K31)</f>
+      <c r="E31" s="33"/>
+      <c r="F31" s="34"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="29"/>
+      <c r="I31" s="30"/>
+      <c r="J31" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K31" s="24"/>
+      <c r="L31" s="26">
+        <f t="shared" ref="L31" si="4">IF(AND(OR(G31&lt;&gt;"",H31&lt;&gt;"",K31&lt;&gt;""),OR(A31="",B31="",E31="",E32="")),"unvoll-ständig",G31+(IF(H31="",0,H31)*IF(J31="",0,J31))+K31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A32" s="39"/>
-[...2 lines deleted...]
-      <c r="D32" s="13" t="s">
+      <c r="A32" s="36"/>
+      <c r="B32" s="39"/>
+      <c r="C32" s="40"/>
+      <c r="D32" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E32" s="25"/>
-[...6 lines deleted...]
-      <c r="L32" s="73"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="34"/>
+      <c r="G32" s="25"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="32"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="25"/>
+      <c r="L32" s="27"/>
     </row>
     <row r="33" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="38"/>
-[...2 lines deleted...]
-      <c r="D33" s="14" t="s">
+      <c r="A33" s="35"/>
+      <c r="B33" s="37"/>
+      <c r="C33" s="38"/>
+      <c r="D33" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E33" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L33" si="11">IF(AND(OR(G33&lt;&gt;"",H33&lt;&gt;"",K33&lt;&gt;""),OR(A33="",B33="",E33="",E34="")),"unvoll-ständig",G33+(IF(H33="",0,H33)*IF(J33="",0,J33))+K33)</f>
+      <c r="E33" s="33"/>
+      <c r="F33" s="34"/>
+      <c r="G33" s="24"/>
+      <c r="H33" s="29"/>
+      <c r="I33" s="30"/>
+      <c r="J33" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K33" s="24"/>
+      <c r="L33" s="26">
+        <f t="shared" ref="L33" si="5">IF(AND(OR(G33&lt;&gt;"",H33&lt;&gt;"",K33&lt;&gt;""),OR(A33="",B33="",E33="",E34="")),"unvoll-ständig",G33+(IF(H33="",0,H33)*IF(J33="",0,J33))+K33)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A34" s="39"/>
-[...2 lines deleted...]
-      <c r="D34" s="13" t="s">
+      <c r="A34" s="36"/>
+      <c r="B34" s="39"/>
+      <c r="C34" s="40"/>
+      <c r="D34" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E34" s="25"/>
-[...6 lines deleted...]
-      <c r="L34" s="73"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="34"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="31"/>
+      <c r="I34" s="32"/>
+      <c r="J34" s="23"/>
+      <c r="K34" s="25"/>
+      <c r="L34" s="27"/>
     </row>
     <row r="35" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="38"/>
-[...2 lines deleted...]
-      <c r="D35" s="14" t="s">
+      <c r="A35" s="35"/>
+      <c r="B35" s="37"/>
+      <c r="C35" s="38"/>
+      <c r="D35" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E35" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L35" si="13">IF(AND(OR(G35&lt;&gt;"",H35&lt;&gt;"",K35&lt;&gt;""),OR(A35="",B35="",E35="",E36="")),"unvoll-ständig",G35+(IF(H35="",0,H35)*IF(J35="",0,J35))+K35)</f>
+      <c r="E35" s="33"/>
+      <c r="F35" s="34"/>
+      <c r="G35" s="24"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K35" s="24"/>
+      <c r="L35" s="26">
+        <f t="shared" ref="L35" si="6">IF(AND(OR(G35&lt;&gt;"",H35&lt;&gt;"",K35&lt;&gt;""),OR(A35="",B35="",E35="",E36="")),"unvoll-ständig",G35+(IF(H35="",0,H35)*IF(J35="",0,J35))+K35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A36" s="39"/>
-[...2 lines deleted...]
-      <c r="D36" s="13" t="s">
+      <c r="A36" s="36"/>
+      <c r="B36" s="39"/>
+      <c r="C36" s="40"/>
+      <c r="D36" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E36" s="25"/>
-[...6 lines deleted...]
-      <c r="L36" s="73"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="34"/>
+      <c r="G36" s="25"/>
+      <c r="H36" s="31"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="23"/>
+      <c r="K36" s="25"/>
+      <c r="L36" s="27"/>
     </row>
     <row r="37" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="38"/>
-[...2 lines deleted...]
-      <c r="D37" s="14" t="s">
+      <c r="A37" s="35"/>
+      <c r="B37" s="37"/>
+      <c r="C37" s="38"/>
+      <c r="D37" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E37" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L37" si="15">IF(AND(OR(G37&lt;&gt;"",H37&lt;&gt;"",K37&lt;&gt;""),OR(A37="",B37="",E37="",E38="")),"unvoll-ständig",G37+(IF(H37="",0,H37)*IF(J37="",0,J37))+K37)</f>
+      <c r="E37" s="33"/>
+      <c r="F37" s="34"/>
+      <c r="G37" s="24"/>
+      <c r="H37" s="29"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K37" s="24"/>
+      <c r="L37" s="26">
+        <f t="shared" ref="L37" si="7">IF(AND(OR(G37&lt;&gt;"",H37&lt;&gt;"",K37&lt;&gt;""),OR(A37="",B37="",E37="",E38="")),"unvoll-ständig",G37+(IF(H37="",0,H37)*IF(J37="",0,J37))+K37)</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A38" s="39"/>
-[...2 lines deleted...]
-      <c r="D38" s="13" t="s">
+      <c r="A38" s="36"/>
+      <c r="B38" s="39"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E38" s="25"/>
-[...6 lines deleted...]
-      <c r="L38" s="73"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="34"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="31"/>
+      <c r="I38" s="32"/>
+      <c r="J38" s="23"/>
+      <c r="K38" s="25"/>
+      <c r="L38" s="27"/>
     </row>
     <row r="39" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="38"/>
-[...2 lines deleted...]
-      <c r="D39" s="14" t="s">
+      <c r="A39" s="35"/>
+      <c r="B39" s="37"/>
+      <c r="C39" s="38"/>
+      <c r="D39" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E39" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L39" si="17">IF(AND(OR(G39&lt;&gt;"",H39&lt;&gt;"",K39&lt;&gt;""),OR(A39="",B39="",E39="",E40="")),"unvoll-ständig",G39+(IF(H39="",0,H39)*IF(J39="",0,J39))+K39)</f>
+      <c r="E39" s="33"/>
+      <c r="F39" s="34"/>
+      <c r="G39" s="24"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K39" s="24"/>
+      <c r="L39" s="26">
+        <f t="shared" ref="L39" si="8">IF(AND(OR(G39&lt;&gt;"",H39&lt;&gt;"",K39&lt;&gt;""),OR(A39="",B39="",E39="",E40="")),"unvoll-ständig",G39+(IF(H39="",0,H39)*IF(J39="",0,J39))+K39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A40" s="39"/>
-[...2 lines deleted...]
-      <c r="D40" s="13" t="s">
+      <c r="A40" s="36"/>
+      <c r="B40" s="39"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E40" s="25"/>
-[...6 lines deleted...]
-      <c r="L40" s="73"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="34"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="31"/>
+      <c r="I40" s="32"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="25"/>
+      <c r="L40" s="27"/>
     </row>
     <row r="41" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="38"/>
-[...2 lines deleted...]
-      <c r="D41" s="14" t="s">
+      <c r="A41" s="35"/>
+      <c r="B41" s="37"/>
+      <c r="C41" s="38"/>
+      <c r="D41" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E41" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L41" si="19">IF(AND(OR(G41&lt;&gt;"",H41&lt;&gt;"",K41&lt;&gt;""),OR(A41="",B41="",E41="",E42="")),"unvoll-ständig",G41+(IF(H41="",0,H41)*IF(J41="",0,J41))+K41)</f>
+      <c r="E41" s="33"/>
+      <c r="F41" s="34"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="29"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K41" s="24"/>
+      <c r="L41" s="26">
+        <f t="shared" ref="L41" si="9">IF(AND(OR(G41&lt;&gt;"",H41&lt;&gt;"",K41&lt;&gt;""),OR(A41="",B41="",E41="",E42="")),"unvoll-ständig",G41+(IF(H41="",0,H41)*IF(J41="",0,J41))+K41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A42" s="39"/>
-[...2 lines deleted...]
-      <c r="D42" s="13" t="s">
+      <c r="A42" s="36"/>
+      <c r="B42" s="39"/>
+      <c r="C42" s="40"/>
+      <c r="D42" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E42" s="25"/>
-[...6 lines deleted...]
-      <c r="L42" s="73"/>
+      <c r="E42" s="33"/>
+      <c r="F42" s="34"/>
+      <c r="G42" s="25"/>
+      <c r="H42" s="31"/>
+      <c r="I42" s="32"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="25"/>
+      <c r="L42" s="27"/>
     </row>
     <row r="43" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="38"/>
-[...2 lines deleted...]
-      <c r="D43" s="14" t="s">
+      <c r="A43" s="35"/>
+      <c r="B43" s="37"/>
+      <c r="C43" s="38"/>
+      <c r="D43" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E43" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L43" si="21">IF(AND(OR(G43&lt;&gt;"",H43&lt;&gt;"",K43&lt;&gt;""),OR(A43="",B43="",E43="",E44="")),"unvoll-ständig",G43+(IF(H43="",0,H43)*IF(J43="",0,J43))+K43)</f>
+      <c r="E43" s="33"/>
+      <c r="F43" s="34"/>
+      <c r="G43" s="24"/>
+      <c r="H43" s="29"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K43" s="24"/>
+      <c r="L43" s="26">
+        <f t="shared" ref="L43" si="10">IF(AND(OR(G43&lt;&gt;"",H43&lt;&gt;"",K43&lt;&gt;""),OR(A43="",B43="",E43="",E44="")),"unvoll-ständig",G43+(IF(H43="",0,H43)*IF(J43="",0,J43))+K43)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A44" s="39"/>
-[...2 lines deleted...]
-      <c r="D44" s="13" t="s">
+      <c r="A44" s="36"/>
+      <c r="B44" s="39"/>
+      <c r="C44" s="40"/>
+      <c r="D44" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E44" s="25"/>
-[...6 lines deleted...]
-      <c r="L44" s="73"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="34"/>
+      <c r="G44" s="25"/>
+      <c r="H44" s="31"/>
+      <c r="I44" s="32"/>
+      <c r="J44" s="23"/>
+      <c r="K44" s="25"/>
+      <c r="L44" s="27"/>
     </row>
     <row r="45" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="38"/>
-[...2 lines deleted...]
-      <c r="D45" s="14" t="s">
+      <c r="A45" s="35"/>
+      <c r="B45" s="37"/>
+      <c r="C45" s="38"/>
+      <c r="D45" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E45" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L45" si="23">IF(AND(OR(G45&lt;&gt;"",H45&lt;&gt;"",K45&lt;&gt;""),OR(A45="",B45="",E45="",E46="")),"unvoll-ständig",G45+(IF(H45="",0,H45)*IF(J45="",0,J45))+K45)</f>
+      <c r="E45" s="33"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="29"/>
+      <c r="I45" s="30"/>
+      <c r="J45" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K45" s="24"/>
+      <c r="L45" s="26">
+        <f t="shared" ref="L45" si="11">IF(AND(OR(G45&lt;&gt;"",H45&lt;&gt;"",K45&lt;&gt;""),OR(A45="",B45="",E45="",E46="")),"unvoll-ständig",G45+(IF(H45="",0,H45)*IF(J45="",0,J45))+K45)</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A46" s="39"/>
-[...2 lines deleted...]
-      <c r="D46" s="13" t="s">
+      <c r="A46" s="36"/>
+      <c r="B46" s="39"/>
+      <c r="C46" s="40"/>
+      <c r="D46" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E46" s="25"/>
-[...6 lines deleted...]
-      <c r="L46" s="73"/>
+      <c r="E46" s="33"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="25"/>
+      <c r="H46" s="31"/>
+      <c r="I46" s="32"/>
+      <c r="J46" s="23"/>
+      <c r="K46" s="25"/>
+      <c r="L46" s="27"/>
     </row>
     <row r="47" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="38"/>
-[...2 lines deleted...]
-      <c r="D47" s="14" t="s">
+      <c r="A47" s="35"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="38"/>
+      <c r="D47" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E47" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L47" si="25">IF(AND(OR(G47&lt;&gt;"",H47&lt;&gt;"",K47&lt;&gt;""),OR(A47="",B47="",E47="",E48="")),"unvoll-ständig",G47+(IF(H47="",0,H47)*IF(J47="",0,J47))+K47)</f>
+      <c r="E47" s="33"/>
+      <c r="F47" s="34"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="29"/>
+      <c r="I47" s="30"/>
+      <c r="J47" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K47" s="24"/>
+      <c r="L47" s="26">
+        <f t="shared" ref="L47" si="12">IF(AND(OR(G47&lt;&gt;"",H47&lt;&gt;"",K47&lt;&gt;""),OR(A47="",B47="",E47="",E48="")),"unvoll-ständig",G47+(IF(H47="",0,H47)*IF(J47="",0,J47))+K47)</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A48" s="39"/>
-[...2 lines deleted...]
-      <c r="D48" s="13" t="s">
+      <c r="A48" s="36"/>
+      <c r="B48" s="39"/>
+      <c r="C48" s="40"/>
+      <c r="D48" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E48" s="25"/>
-[...6 lines deleted...]
-      <c r="L48" s="73"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34"/>
+      <c r="G48" s="25"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="32"/>
+      <c r="J48" s="23"/>
+      <c r="K48" s="25"/>
+      <c r="L48" s="27"/>
     </row>
     <row r="49" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="38"/>
-[...2 lines deleted...]
-      <c r="D49" s="14" t="s">
+      <c r="A49" s="35"/>
+      <c r="B49" s="37"/>
+      <c r="C49" s="38"/>
+      <c r="D49" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E49" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L49" si="27">IF(AND(OR(G49&lt;&gt;"",H49&lt;&gt;"",K49&lt;&gt;""),OR(A49="",B49="",E49="",E50="")),"unvoll-ständig",G49+(IF(H49="",0,H49)*IF(J49="",0,J49))+K49)</f>
+      <c r="E49" s="33"/>
+      <c r="F49" s="34"/>
+      <c r="G49" s="24"/>
+      <c r="H49" s="29"/>
+      <c r="I49" s="30"/>
+      <c r="J49" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K49" s="24"/>
+      <c r="L49" s="26">
+        <f t="shared" ref="L49" si="13">IF(AND(OR(G49&lt;&gt;"",H49&lt;&gt;"",K49&lt;&gt;""),OR(A49="",B49="",E49="",E50="")),"unvoll-ständig",G49+(IF(H49="",0,H49)*IF(J49="",0,J49))+K49)</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A50" s="39"/>
-[...2 lines deleted...]
-      <c r="D50" s="13" t="s">
+      <c r="A50" s="36"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="40"/>
+      <c r="D50" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E50" s="25"/>
-[...6 lines deleted...]
-      <c r="L50" s="73"/>
+      <c r="E50" s="33"/>
+      <c r="F50" s="34"/>
+      <c r="G50" s="25"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="32"/>
+      <c r="J50" s="23"/>
+      <c r="K50" s="25"/>
+      <c r="L50" s="27"/>
     </row>
     <row r="51" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="38"/>
-[...2 lines deleted...]
-      <c r="D51" s="14" t="s">
+      <c r="A51" s="35"/>
+      <c r="B51" s="37"/>
+      <c r="C51" s="38"/>
+      <c r="D51" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E51" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L51" si="29">IF(AND(OR(G51&lt;&gt;"",H51&lt;&gt;"",K51&lt;&gt;""),OR(A51="",B51="",E51="",E52="")),"unvoll-ständig",G51+(IF(H51="",0,H51)*IF(J51="",0,J51))+K51)</f>
+      <c r="E51" s="33"/>
+      <c r="F51" s="34"/>
+      <c r="G51" s="24"/>
+      <c r="H51" s="29"/>
+      <c r="I51" s="30"/>
+      <c r="J51" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K51" s="24"/>
+      <c r="L51" s="26">
+        <f t="shared" ref="L51" si="14">IF(AND(OR(G51&lt;&gt;"",H51&lt;&gt;"",K51&lt;&gt;""),OR(A51="",B51="",E51="",E52="")),"unvoll-ständig",G51+(IF(H51="",0,H51)*IF(J51="",0,J51))+K51)</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A52" s="39"/>
-[...2 lines deleted...]
-      <c r="D52" s="13" t="s">
+      <c r="A52" s="36"/>
+      <c r="B52" s="39"/>
+      <c r="C52" s="40"/>
+      <c r="D52" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E52" s="25"/>
-[...6 lines deleted...]
-      <c r="L52" s="73"/>
+      <c r="E52" s="33"/>
+      <c r="F52" s="34"/>
+      <c r="G52" s="25"/>
+      <c r="H52" s="31"/>
+      <c r="I52" s="32"/>
+      <c r="J52" s="23"/>
+      <c r="K52" s="25"/>
+      <c r="L52" s="27"/>
     </row>
     <row r="53" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="38"/>
-[...2 lines deleted...]
-      <c r="D53" s="14" t="s">
+      <c r="A53" s="35"/>
+      <c r="B53" s="37"/>
+      <c r="C53" s="38"/>
+      <c r="D53" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E53" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L53" si="31">IF(AND(OR(G53&lt;&gt;"",H53&lt;&gt;"",K53&lt;&gt;""),OR(A53="",B53="",E53="",E54="")),"unvoll-ständig",G53+(IF(H53="",0,H53)*IF(J53="",0,J53))+K53)</f>
+      <c r="E53" s="33"/>
+      <c r="F53" s="34"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="29"/>
+      <c r="I53" s="30"/>
+      <c r="J53" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K53" s="24"/>
+      <c r="L53" s="26">
+        <f t="shared" ref="L53" si="15">IF(AND(OR(G53&lt;&gt;"",H53&lt;&gt;"",K53&lt;&gt;""),OR(A53="",B53="",E53="",E54="")),"unvoll-ständig",G53+(IF(H53="",0,H53)*IF(J53="",0,J53))+K53)</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A54" s="39"/>
-[...2 lines deleted...]
-      <c r="D54" s="13" t="s">
+      <c r="A54" s="36"/>
+      <c r="B54" s="39"/>
+      <c r="C54" s="40"/>
+      <c r="D54" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E54" s="25"/>
-[...6 lines deleted...]
-      <c r="L54" s="73"/>
+      <c r="E54" s="33"/>
+      <c r="F54" s="34"/>
+      <c r="G54" s="25"/>
+      <c r="H54" s="31"/>
+      <c r="I54" s="32"/>
+      <c r="J54" s="23"/>
+      <c r="K54" s="25"/>
+      <c r="L54" s="27"/>
     </row>
     <row r="55" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="38"/>
-[...2 lines deleted...]
-      <c r="D55" s="14" t="s">
+      <c r="A55" s="35"/>
+      <c r="B55" s="37"/>
+      <c r="C55" s="38"/>
+      <c r="D55" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E55" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L55" si="33">IF(AND(OR(G55&lt;&gt;"",H55&lt;&gt;"",K55&lt;&gt;""),OR(A55="",B55="",E55="",E56="")),"unvoll-ständig",G55+(IF(H55="",0,H55)*IF(J55="",0,J55))+K55)</f>
+      <c r="E55" s="33"/>
+      <c r="F55" s="34"/>
+      <c r="G55" s="24"/>
+      <c r="H55" s="29"/>
+      <c r="I55" s="30"/>
+      <c r="J55" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K55" s="24"/>
+      <c r="L55" s="26">
+        <f t="shared" ref="L55" si="16">IF(AND(OR(G55&lt;&gt;"",H55&lt;&gt;"",K55&lt;&gt;""),OR(A55="",B55="",E55="",E56="")),"unvoll-ständig",G55+(IF(H55="",0,H55)*IF(J55="",0,J55))+K55)</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A56" s="39"/>
-[...2 lines deleted...]
-      <c r="D56" s="13" t="s">
+      <c r="A56" s="36"/>
+      <c r="B56" s="39"/>
+      <c r="C56" s="40"/>
+      <c r="D56" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E56" s="25"/>
-[...6 lines deleted...]
-      <c r="L56" s="73"/>
+      <c r="E56" s="33"/>
+      <c r="F56" s="34"/>
+      <c r="G56" s="25"/>
+      <c r="H56" s="31"/>
+      <c r="I56" s="32"/>
+      <c r="J56" s="23"/>
+      <c r="K56" s="25"/>
+      <c r="L56" s="27"/>
     </row>
     <row r="57" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="38"/>
-[...2 lines deleted...]
-      <c r="D57" s="14" t="s">
+      <c r="A57" s="35"/>
+      <c r="B57" s="37"/>
+      <c r="C57" s="38"/>
+      <c r="D57" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E57" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L57" si="35">IF(AND(OR(G57&lt;&gt;"",H57&lt;&gt;"",K57&lt;&gt;""),OR(A57="",B57="",E57="",E58="")),"unvoll-ständig",G57+(IF(H57="",0,H57)*IF(J57="",0,J57))+K57)</f>
+      <c r="E57" s="33"/>
+      <c r="F57" s="34"/>
+      <c r="G57" s="24"/>
+      <c r="H57" s="29"/>
+      <c r="I57" s="30"/>
+      <c r="J57" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K57" s="24"/>
+      <c r="L57" s="26">
+        <f t="shared" ref="L57" si="17">IF(AND(OR(G57&lt;&gt;"",H57&lt;&gt;"",K57&lt;&gt;""),OR(A57="",B57="",E57="",E58="")),"unvoll-ständig",G57+(IF(H57="",0,H57)*IF(J57="",0,J57))+K57)</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A58" s="39"/>
-[...2 lines deleted...]
-      <c r="D58" s="13" t="s">
+      <c r="A58" s="36"/>
+      <c r="B58" s="39"/>
+      <c r="C58" s="40"/>
+      <c r="D58" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E58" s="25"/>
-[...6 lines deleted...]
-      <c r="L58" s="73"/>
+      <c r="E58" s="33"/>
+      <c r="F58" s="34"/>
+      <c r="G58" s="25"/>
+      <c r="H58" s="31"/>
+      <c r="I58" s="32"/>
+      <c r="J58" s="23"/>
+      <c r="K58" s="25"/>
+      <c r="L58" s="27"/>
     </row>
     <row r="59" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="38"/>
-[...2 lines deleted...]
-      <c r="D59" s="14" t="s">
+      <c r="A59" s="35"/>
+      <c r="B59" s="37"/>
+      <c r="C59" s="38"/>
+      <c r="D59" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E59" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L59" si="37">IF(AND(OR(G59&lt;&gt;"",H59&lt;&gt;"",K59&lt;&gt;""),OR(A59="",B59="",E59="",E60="")),"unvoll-ständig",G59+(IF(H59="",0,H59)*IF(J59="",0,J59))+K59)</f>
+      <c r="E59" s="33"/>
+      <c r="F59" s="34"/>
+      <c r="G59" s="24"/>
+      <c r="H59" s="29"/>
+      <c r="I59" s="30"/>
+      <c r="J59" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K59" s="24"/>
+      <c r="L59" s="26">
+        <f t="shared" ref="L59" si="18">IF(AND(OR(G59&lt;&gt;"",H59&lt;&gt;"",K59&lt;&gt;""),OR(A59="",B59="",E59="",E60="")),"unvoll-ständig",G59+(IF(H59="",0,H59)*IF(J59="",0,J59))+K59)</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A60" s="39"/>
-[...2 lines deleted...]
-      <c r="D60" s="13" t="s">
+      <c r="A60" s="36"/>
+      <c r="B60" s="39"/>
+      <c r="C60" s="40"/>
+      <c r="D60" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E60" s="25"/>
-[...6 lines deleted...]
-      <c r="L60" s="73"/>
+      <c r="E60" s="33"/>
+      <c r="F60" s="34"/>
+      <c r="G60" s="25"/>
+      <c r="H60" s="31"/>
+      <c r="I60" s="32"/>
+      <c r="J60" s="23"/>
+      <c r="K60" s="25"/>
+      <c r="L60" s="27"/>
     </row>
     <row r="61" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="38"/>
-[...2 lines deleted...]
-      <c r="D61" s="14" t="s">
+      <c r="A61" s="35"/>
+      <c r="B61" s="37"/>
+      <c r="C61" s="38"/>
+      <c r="D61" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E61" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L61" si="39">IF(AND(OR(G61&lt;&gt;"",H61&lt;&gt;"",K61&lt;&gt;""),OR(A61="",B61="",E61="",E62="")),"unvoll-ständig",G61+(IF(H61="",0,H61)*IF(J61="",0,J61))+K61)</f>
+      <c r="E61" s="33"/>
+      <c r="F61" s="34"/>
+      <c r="G61" s="24"/>
+      <c r="H61" s="29"/>
+      <c r="I61" s="30"/>
+      <c r="J61" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K61" s="24"/>
+      <c r="L61" s="26">
+        <f t="shared" ref="L61" si="19">IF(AND(OR(G61&lt;&gt;"",H61&lt;&gt;"",K61&lt;&gt;""),OR(A61="",B61="",E61="",E62="")),"unvoll-ständig",G61+(IF(H61="",0,H61)*IF(J61="",0,J61))+K61)</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A62" s="39"/>
-[...2 lines deleted...]
-      <c r="D62" s="13" t="s">
+      <c r="A62" s="36"/>
+      <c r="B62" s="39"/>
+      <c r="C62" s="40"/>
+      <c r="D62" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E62" s="25"/>
-[...6 lines deleted...]
-      <c r="L62" s="73"/>
+      <c r="E62" s="33"/>
+      <c r="F62" s="34"/>
+      <c r="G62" s="25"/>
+      <c r="H62" s="31"/>
+      <c r="I62" s="32"/>
+      <c r="J62" s="23"/>
+      <c r="K62" s="25"/>
+      <c r="L62" s="27"/>
     </row>
     <row r="63" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="38"/>
-[...2 lines deleted...]
-      <c r="D63" s="14" t="s">
+      <c r="A63" s="35"/>
+      <c r="B63" s="37"/>
+      <c r="C63" s="38"/>
+      <c r="D63" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E63" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L63" si="41">IF(AND(OR(G63&lt;&gt;"",H63&lt;&gt;"",K63&lt;&gt;""),OR(A63="",B63="",E63="",E64="")),"unvoll-ständig",G63+(IF(H63="",0,H63)*IF(J63="",0,J63))+K63)</f>
+      <c r="E63" s="33"/>
+      <c r="F63" s="34"/>
+      <c r="G63" s="24"/>
+      <c r="H63" s="29"/>
+      <c r="I63" s="30"/>
+      <c r="J63" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K63" s="24"/>
+      <c r="L63" s="26">
+        <f t="shared" ref="L63" si="20">IF(AND(OR(G63&lt;&gt;"",H63&lt;&gt;"",K63&lt;&gt;""),OR(A63="",B63="",E63="",E64="")),"unvoll-ständig",G63+(IF(H63="",0,H63)*IF(J63="",0,J63))+K63)</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A64" s="39"/>
-[...2 lines deleted...]
-      <c r="D64" s="13" t="s">
+      <c r="A64" s="36"/>
+      <c r="B64" s="39"/>
+      <c r="C64" s="40"/>
+      <c r="D64" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E64" s="25"/>
-[...6 lines deleted...]
-      <c r="L64" s="73"/>
+      <c r="E64" s="33"/>
+      <c r="F64" s="34"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="31"/>
+      <c r="I64" s="32"/>
+      <c r="J64" s="23"/>
+      <c r="K64" s="25"/>
+      <c r="L64" s="27"/>
     </row>
     <row r="65" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="38"/>
-[...2 lines deleted...]
-      <c r="D65" s="14" t="s">
+      <c r="A65" s="35"/>
+      <c r="B65" s="37"/>
+      <c r="C65" s="38"/>
+      <c r="D65" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E65" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L65" si="43">IF(AND(OR(G65&lt;&gt;"",H65&lt;&gt;"",K65&lt;&gt;""),OR(A65="",B65="",E65="",E66="")),"unvoll-ständig",G65+(IF(H65="",0,H65)*IF(J65="",0,J65))+K65)</f>
+      <c r="E65" s="33"/>
+      <c r="F65" s="34"/>
+      <c r="G65" s="24"/>
+      <c r="H65" s="29"/>
+      <c r="I65" s="30"/>
+      <c r="J65" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K65" s="24"/>
+      <c r="L65" s="26">
+        <f t="shared" ref="L65" si="21">IF(AND(OR(G65&lt;&gt;"",H65&lt;&gt;"",K65&lt;&gt;""),OR(A65="",B65="",E65="",E66="")),"unvoll-ständig",G65+(IF(H65="",0,H65)*IF(J65="",0,J65))+K65)</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A66" s="39"/>
-[...2 lines deleted...]
-      <c r="D66" s="13" t="s">
+      <c r="A66" s="36"/>
+      <c r="B66" s="39"/>
+      <c r="C66" s="40"/>
+      <c r="D66" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E66" s="25"/>
-[...6 lines deleted...]
-      <c r="L66" s="73"/>
+      <c r="E66" s="33"/>
+      <c r="F66" s="34"/>
+      <c r="G66" s="25"/>
+      <c r="H66" s="31"/>
+      <c r="I66" s="32"/>
+      <c r="J66" s="23"/>
+      <c r="K66" s="25"/>
+      <c r="L66" s="27"/>
     </row>
     <row r="67" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="38"/>
-[...2 lines deleted...]
-      <c r="D67" s="14" t="s">
+      <c r="A67" s="35"/>
+      <c r="B67" s="37"/>
+      <c r="C67" s="38"/>
+      <c r="D67" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E67" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L67" si="45">IF(AND(OR(G67&lt;&gt;"",H67&lt;&gt;"",K67&lt;&gt;""),OR(A67="",B67="",E67="",E68="")),"unvoll-ständig",G67+(IF(H67="",0,H67)*IF(J67="",0,J67))+K67)</f>
+      <c r="E67" s="33"/>
+      <c r="F67" s="34"/>
+      <c r="G67" s="24"/>
+      <c r="H67" s="29"/>
+      <c r="I67" s="30"/>
+      <c r="J67" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K67" s="24"/>
+      <c r="L67" s="26">
+        <f t="shared" ref="L67" si="22">IF(AND(OR(G67&lt;&gt;"",H67&lt;&gt;"",K67&lt;&gt;""),OR(A67="",B67="",E67="",E68="")),"unvoll-ständig",G67+(IF(H67="",0,H67)*IF(J67="",0,J67))+K67)</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A68" s="39"/>
-[...2 lines deleted...]
-      <c r="D68" s="13" t="s">
+      <c r="A68" s="36"/>
+      <c r="B68" s="39"/>
+      <c r="C68" s="40"/>
+      <c r="D68" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E68" s="25"/>
-[...6 lines deleted...]
-      <c r="L68" s="73"/>
+      <c r="E68" s="33"/>
+      <c r="F68" s="34"/>
+      <c r="G68" s="25"/>
+      <c r="H68" s="31"/>
+      <c r="I68" s="32"/>
+      <c r="J68" s="23"/>
+      <c r="K68" s="25"/>
+      <c r="L68" s="27"/>
     </row>
     <row r="69" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="38"/>
-[...2 lines deleted...]
-      <c r="D69" s="14" t="s">
+      <c r="A69" s="35"/>
+      <c r="B69" s="37"/>
+      <c r="C69" s="38"/>
+      <c r="D69" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E69" s="25"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L69" si="47">IF(AND(OR(G69&lt;&gt;"",H69&lt;&gt;"",K69&lt;&gt;""),OR(A69="",B69="",E69="",E70="")),"unvoll-ständig",G69+(IF(H69="",0,H69)*IF(J69="",0,J69))+K69)</f>
+      <c r="E69" s="33"/>
+      <c r="F69" s="34"/>
+      <c r="G69" s="24"/>
+      <c r="H69" s="29"/>
+      <c r="I69" s="30"/>
+      <c r="J69" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="K69" s="24"/>
+      <c r="L69" s="26">
+        <f t="shared" ref="L69" si="23">IF(AND(OR(G69&lt;&gt;"",H69&lt;&gt;"",K69&lt;&gt;""),OR(A69="",B69="",E69="",E70="")),"unvoll-ständig",G69+(IF(H69="",0,H69)*IF(J69="",0,J69))+K69)</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A70" s="39"/>
-[...2 lines deleted...]
-      <c r="D70" s="13" t="s">
+      <c r="A70" s="36"/>
+      <c r="B70" s="39"/>
+      <c r="C70" s="40"/>
+      <c r="D70" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E70" s="25"/>
-[...6 lines deleted...]
-      <c r="L70" s="73"/>
+      <c r="E70" s="33"/>
+      <c r="F70" s="34"/>
+      <c r="G70" s="25"/>
+      <c r="H70" s="31"/>
+      <c r="I70" s="32"/>
+      <c r="J70" s="23"/>
+      <c r="K70" s="25"/>
+      <c r="L70" s="27"/>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A71" s="6"/>
       <c r="B71" s="5"/>
       <c r="C71" s="5"/>
       <c r="K71" s="8"/>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A72" s="5"/>
       <c r="B72" s="5"/>
       <c r="C72" s="5"/>
       <c r="J72" s="9"/>
-      <c r="K72" s="12" t="s">
+      <c r="K72" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="L72" s="88">
+      <c r="L72" s="28">
         <f>SUM(L21:L70)</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A73" s="5"/>
       <c r="B73" s="5"/>
       <c r="C73" s="5"/>
       <c r="J73" s="9"/>
-      <c r="L73" s="88"/>
+      <c r="L73" s="28"/>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A74" s="5"/>
       <c r="B74" s="5"/>
       <c r="C74" s="5"/>
-      <c r="I74" s="21"/>
-[...2 lines deleted...]
-      <c r="L74" s="22"/>
+      <c r="I74" s="17"/>
+      <c r="J74" s="9"/>
+      <c r="L74" s="18"/>
     </row>
     <row r="75" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A75" s="5"/>
       <c r="B75" s="5"/>
       <c r="C75" s="5"/>
-      <c r="I75" s="18"/>
-[...2 lines deleted...]
-      <c r="L75" s="18"/>
     </row>
     <row r="76" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B76" s="10"/>
       <c r="C76" s="10"/>
-      <c r="D76" s="11"/>
       <c r="E76" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F76" s="9"/>
       <c r="G76" s="9"/>
       <c r="H76" s="9"/>
-      <c r="I76" s="19"/>
-[...2 lines deleted...]
-      <c r="L76" s="19"/>
+      <c r="I76" s="9"/>
+      <c r="K76" s="9"/>
+      <c r="L76" s="9"/>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A77" s="10"/>
       <c r="B77" s="10"/>
       <c r="C77" s="10"/>
-      <c r="D77" s="11"/>
-[...7 lines deleted...]
-      <c r="L77" s="87"/>
+      <c r="E77" s="19"/>
+      <c r="F77" s="19"/>
+      <c r="G77" s="19"/>
+      <c r="H77" s="9"/>
+      <c r="I77" s="9"/>
+      <c r="J77" s="21"/>
+      <c r="K77" s="21"/>
+      <c r="L77" s="21"/>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="D78" s="11"/>
-[...7 lines deleted...]
-      <c r="L78" s="87"/>
+      <c r="E78" s="20"/>
+      <c r="F78" s="20"/>
+      <c r="G78" s="20"/>
+      <c r="H78" s="9"/>
+      <c r="I78" s="9"/>
+      <c r="J78" s="21"/>
+      <c r="K78" s="21"/>
+      <c r="L78" s="21"/>
     </row>
     <row r="79" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="15"/>
-[...10 lines deleted...]
-      <c r="L79" s="87"/>
+      <c r="A79" s="14"/>
+      <c r="B79" s="14"/>
+      <c r="C79" s="14"/>
+      <c r="E79" s="20"/>
+      <c r="F79" s="20"/>
+      <c r="G79" s="20"/>
+      <c r="H79" s="9"/>
+      <c r="I79" s="9"/>
+      <c r="J79" s="21"/>
+      <c r="K79" s="21"/>
+      <c r="L79" s="21"/>
     </row>
     <row r="80" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="D80" s="11"/>
-[...7 lines deleted...]
-      <c r="L80" s="87"/>
+      <c r="E80" s="20"/>
+      <c r="F80" s="20"/>
+      <c r="G80" s="20"/>
+      <c r="H80" s="9"/>
+      <c r="I80" s="9"/>
+      <c r="J80" s="21"/>
+      <c r="K80" s="21"/>
+      <c r="L80" s="21"/>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="D81" s="11"/>
-[...7 lines deleted...]
-      <c r="L81" s="87"/>
+      <c r="E81" s="20"/>
+      <c r="F81" s="20"/>
+      <c r="G81" s="20"/>
+      <c r="H81" s="9"/>
+      <c r="I81" s="9"/>
+      <c r="J81" s="21"/>
+      <c r="K81" s="21"/>
+      <c r="L81" s="21"/>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A82" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B82" s="10"/>
       <c r="C82" s="10"/>
-      <c r="E82" s="24"/>
-[...5 lines deleted...]
-      <c r="L82" s="18"/>
+      <c r="E82" s="20"/>
+      <c r="F82" s="20"/>
+      <c r="G82" s="20"/>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="E83" s="24"/>
-[...5 lines deleted...]
-      <c r="L83" s="18"/>
+      <c r="E83" s="20"/>
+      <c r="F83" s="20"/>
+      <c r="G83" s="20"/>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A84" s="7"/>
-      <c r="E84" s="24"/>
-[...5 lines deleted...]
-      <c r="L84" s="18"/>
+      <c r="E84" s="20"/>
+      <c r="F84" s="20"/>
+      <c r="G84" s="20"/>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A85" s="20"/>
-[...8 lines deleted...]
-      <c r="L85" s="18"/>
+      <c r="A85" s="16"/>
+      <c r="B85" s="15"/>
+      <c r="C85" s="15"/>
+      <c r="E85" s="20"/>
+      <c r="F85" s="20"/>
+      <c r="G85" s="20"/>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.2"/>
     <row r="87" spans="1:12" x14ac:dyDescent="0.2"/>
     <row r="88" spans="1:12" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="272">
-    <mergeCell ref="J81:L81"/>
-[...58 lines deleted...]
-    <mergeCell ref="J39:J40"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="G19:L19"/>
+    <mergeCell ref="G15:L15"/>
+    <mergeCell ref="G16:L16"/>
+    <mergeCell ref="G17:L17"/>
+    <mergeCell ref="G18:L18"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:C26"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:C32"/>
+    <mergeCell ref="B51:C52"/>
+    <mergeCell ref="B21:C22"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:C44"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="B47:C48"/>
+    <mergeCell ref="B27:C28"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B23:C24"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B29:C30"/>
+    <mergeCell ref="B41:C42"/>
+    <mergeCell ref="A4:C5"/>
+    <mergeCell ref="D4:F5"/>
+    <mergeCell ref="G4:L4"/>
+    <mergeCell ref="G5:L10"/>
+    <mergeCell ref="G14:L14"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="D6:F6"/>
+    <mergeCell ref="D7:F7"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="J11:L11"/>
+    <mergeCell ref="J12:L12"/>
+    <mergeCell ref="J13:L13"/>
+    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="G12:I12"/>
+    <mergeCell ref="G13:I13"/>
+    <mergeCell ref="L45:L46"/>
+    <mergeCell ref="K47:K48"/>
+    <mergeCell ref="L47:L48"/>
+    <mergeCell ref="K55:K56"/>
+    <mergeCell ref="L55:L56"/>
+    <mergeCell ref="K59:K60"/>
+    <mergeCell ref="L59:L60"/>
+    <mergeCell ref="K49:K50"/>
+    <mergeCell ref="L49:L50"/>
+    <mergeCell ref="K45:K46"/>
+    <mergeCell ref="K51:K52"/>
+    <mergeCell ref="K57:K58"/>
+    <mergeCell ref="L57:L58"/>
+    <mergeCell ref="L53:L54"/>
+    <mergeCell ref="L51:L52"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="H69:I70"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="B69:C70"/>
+    <mergeCell ref="G69:G70"/>
+    <mergeCell ref="G65:G66"/>
+    <mergeCell ref="B65:C66"/>
+    <mergeCell ref="E65:F65"/>
+    <mergeCell ref="E66:F66"/>
+    <mergeCell ref="E69:F69"/>
+    <mergeCell ref="E70:F70"/>
+    <mergeCell ref="E68:F68"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="B67:C68"/>
+    <mergeCell ref="E67:F67"/>
+    <mergeCell ref="G67:G68"/>
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="B57:C58"/>
+    <mergeCell ref="G59:G60"/>
+    <mergeCell ref="H59:I60"/>
+    <mergeCell ref="E58:F58"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="G57:G58"/>
+    <mergeCell ref="E60:F60"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="B63:C64"/>
+    <mergeCell ref="E63:F63"/>
+    <mergeCell ref="E64:F64"/>
+    <mergeCell ref="G63:G64"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C62"/>
+    <mergeCell ref="H61:I62"/>
+    <mergeCell ref="E61:F61"/>
+    <mergeCell ref="E62:F62"/>
+    <mergeCell ref="G61:G62"/>
+    <mergeCell ref="H63:I64"/>
+    <mergeCell ref="A59:A60"/>
+    <mergeCell ref="B59:C60"/>
+    <mergeCell ref="E57:F57"/>
+    <mergeCell ref="G51:G52"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="B53:C54"/>
+    <mergeCell ref="G53:G54"/>
+    <mergeCell ref="E53:F53"/>
+    <mergeCell ref="E54:F54"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:C56"/>
+    <mergeCell ref="E52:F52"/>
+    <mergeCell ref="G55:G56"/>
+    <mergeCell ref="E55:F55"/>
+    <mergeCell ref="E56:F56"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H45:I46"/>
+    <mergeCell ref="E45:F45"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="G43:G44"/>
+    <mergeCell ref="H43:I44"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C36"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:C34"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C38"/>
+    <mergeCell ref="G37:G38"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="H37:I38"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="H27:I28"/>
+    <mergeCell ref="H31:I32"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="G41:G42"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="H23:I24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="J37:J38"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="K37:K38"/>
+    <mergeCell ref="L37:L38"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H21:I22"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="H25:I26"/>
     <mergeCell ref="K43:K44"/>
     <mergeCell ref="L43:L44"/>
     <mergeCell ref="J43:J44"/>
     <mergeCell ref="H41:I42"/>
     <mergeCell ref="J41:J42"/>
     <mergeCell ref="K27:K28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="H29:I30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="J29:J30"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="H35:I36"/>
     <mergeCell ref="K41:K42"/>
     <mergeCell ref="L41:L42"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="H33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
-    <mergeCell ref="B20:C20"/>
-[...186 lines deleted...]
-    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="K39:K40"/>
+    <mergeCell ref="L39:L40"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C40"/>
+    <mergeCell ref="G39:G40"/>
+    <mergeCell ref="H39:I40"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="J39:J40"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:C46"/>
+    <mergeCell ref="E49:F49"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="G49:G50"/>
+    <mergeCell ref="H49:I50"/>
+    <mergeCell ref="J45:J46"/>
+    <mergeCell ref="J47:J48"/>
+    <mergeCell ref="J49:J50"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="A49:A50"/>
+    <mergeCell ref="B49:C50"/>
+    <mergeCell ref="G45:G46"/>
+    <mergeCell ref="G47:G48"/>
+    <mergeCell ref="H47:I48"/>
+    <mergeCell ref="H51:I52"/>
+    <mergeCell ref="J51:J52"/>
+    <mergeCell ref="J55:J56"/>
+    <mergeCell ref="H57:I58"/>
+    <mergeCell ref="J61:J62"/>
+    <mergeCell ref="J57:J58"/>
+    <mergeCell ref="J79:L79"/>
+    <mergeCell ref="J80:L80"/>
+    <mergeCell ref="H53:I54"/>
+    <mergeCell ref="H67:I68"/>
+    <mergeCell ref="J65:J66"/>
+    <mergeCell ref="K63:K64"/>
+    <mergeCell ref="L63:L64"/>
+    <mergeCell ref="H65:I66"/>
+    <mergeCell ref="K65:K66"/>
+    <mergeCell ref="H55:I56"/>
+    <mergeCell ref="J59:J60"/>
+    <mergeCell ref="K61:K62"/>
+    <mergeCell ref="L61:L62"/>
+    <mergeCell ref="L65:L66"/>
+    <mergeCell ref="J63:J64"/>
+    <mergeCell ref="J81:L81"/>
+    <mergeCell ref="J53:J54"/>
+    <mergeCell ref="K53:K54"/>
+    <mergeCell ref="L69:L70"/>
+    <mergeCell ref="J69:J70"/>
+    <mergeCell ref="K69:K70"/>
+    <mergeCell ref="J78:L78"/>
+    <mergeCell ref="L72:L73"/>
+    <mergeCell ref="L67:L68"/>
+    <mergeCell ref="J67:J68"/>
+    <mergeCell ref="K67:K68"/>
+    <mergeCell ref="J77:L77"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.69" right="0.16" top="0.54" bottom="0.41" header="0.17" footer="0.19"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Word.Picture.8" shapeId="1025" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>10</xdr:col>
                 <xdr:colOff>419100</xdr:colOff>
                 <xdr:row>0</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>11</xdr:col>
                 <xdr:colOff>742950</xdr:colOff>
                 <xdr:row>2</xdr:row>
                 <xdr:rowOff>9525</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Word.Picture.8" shapeId="1025" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>